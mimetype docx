--- v0 (2026-02-21)
+++ v1 (2026-10-04)
@@ -1,894 +1,1371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D2D96E8" w14:textId="7F3DC6AB" w:rsidR="007E48C1" w:rsidRPr="007E5138" w:rsidRDefault="007040BB">
+    <w:p w14:paraId="78B4F469" w14:textId="77777777" w:rsidR="002A2332" w:rsidRDefault="002A2332">
       <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="9A0CE3"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE8F18E" w14:textId="0EACD5A0" w:rsidR="002A2332" w:rsidRPr="008968D0" w:rsidRDefault="00191FA6" w:rsidP="008968D0">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:rPr>
-          <w:color w:val="9437FF"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E5138">
+      <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:color w:val="9437FF"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>[Insert Logo</w:t>
-[...13 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>Director Ownership Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650773DE" w14:textId="71E557F3" w:rsidR="007E48C1" w:rsidRPr="00980E70" w:rsidRDefault="00E71EA5">
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="begin"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="104"/>
+        <w:tblW w:w="9525" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9525"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00191FA6" w14:paraId="7F228CD7" w14:textId="77777777" w:rsidTr="00191FA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="9A0CE3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="346E51DB" w14:textId="77777777" w:rsidR="008968D0" w:rsidRDefault="008968D0" w:rsidP="00191FA6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For companies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7501">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>owned by another company.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51247829" w14:textId="7E44E767" w:rsidR="00191FA6" w:rsidRDefault="008968D0" w:rsidP="00191FA6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Complete</w:t>
+            </w:r>
+            <w:r w:rsidR="00191FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all fields </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and have a </w:t>
+            </w:r>
+            <w:r w:rsidR="00191FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>company director</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sign at the bottom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EDBC813" w14:textId="77777777" w:rsidR="008968D0" w:rsidRDefault="008968D0" w:rsidP="009B1AF3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="3" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>01 COMPANY</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980E70">
-        <w:instrText xml:space="preserve"> DATE \@ "dddd, MMMM d, yyyy" </w:instrText>
+      <w:r w:rsidR="004D34AD" w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980E70">
-        <w:fldChar w:fldCharType="separate"/>
+    </w:p>
+    <w:p w14:paraId="5D9A787E" w14:textId="70A79715" w:rsidR="008968D0" w:rsidRDefault="008968D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Company</w:t>
       </w:r>
-      <w:r w:rsidR="00621372">
+      <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Thursday, August 21, 2025</w:t>
+        <w:t xml:space="preserve"> legal name: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00980E70">
-        <w:fldChar w:fldCharType="end"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980E70">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Your Company Ltd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E73330" w14:textId="63B3F39A" w:rsidR="008968D0" w:rsidRDefault="008968D0" w:rsidP="008968D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Registered address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Street, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059357A2" w14:textId="09954B6B" w:rsidR="008968D0" w:rsidRDefault="008968D0" w:rsidP="008968D0">
+      <w:pPr>
+        <w:spacing w:after="36"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Date of this letter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DD / MM / YYYY</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="548F0EBF" w14:textId="5CFF94E0" w:rsidR="007E48C1" w:rsidRPr="00980E70" w:rsidRDefault="007E48C1">
+    <w:p w14:paraId="6BE9186F" w14:textId="77777777" w:rsidR="002A2332" w:rsidRDefault="002A2332">
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685B5A3A" w14:textId="16C0715E" w:rsidR="002A2332" w:rsidRPr="00191FA6" w:rsidRDefault="003F26BD">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
         <w:rPr>
-          <w:color w:val="9437FF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>02 COMPANY</w:t>
+      </w:r>
+      <w:r w:rsidR="0026032F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D34AD" w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OWNERSHIP </w:t>
+      </w:r>
+      <w:r w:rsidR="0026032F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>STRUCTURE BREAKDOWN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDDE178" w14:textId="6A06A763" w:rsidR="0026032F" w:rsidRPr="0026032F" w:rsidRDefault="0026032F" w:rsidP="0026032F">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00980E70">
         <w:rPr>
-          <w:color w:val="9437FF"/>
-[...15 lines deleted...]
-          <w:color w:val="9437FF"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>[Company’s Registered Address]</w:t>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1F8F49" wp14:editId="14A968C4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>63500</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>501922</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5803900" cy="2209800"/>
+            <wp:effectExtent l="0" t="38100" r="0" b="76200"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="2" name="Diagram 2"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00980E70">
+      <w:r w:rsidR="004D34AD">
         <w:rPr>
-          <w:color w:val="9437FF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">List every </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>company and individual</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the ownership </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structure. Anyone who owns </w:t>
+      </w:r>
+      <w:r w:rsidR="004D34AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or control </w:t>
+      </w:r>
+      <w:r w:rsidR="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or more</w:t>
+      </w:r>
+      <w:r w:rsidR="00436AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026032F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every company in between.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ownership percentages must add up to 100%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04643589" w14:textId="136677C1" w:rsidR="007E48C1" w:rsidRPr="007E5138" w:rsidRDefault="007E48C1"/>
-    <w:p w14:paraId="5D0CD651" w14:textId="715637F9" w:rsidR="007E48C1" w:rsidRPr="00980E70" w:rsidRDefault="007E48C1">
+    <w:p w14:paraId="42F2266E" w14:textId="5F18746A" w:rsidR="0026032F" w:rsidRDefault="0026032F">
       <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7D95E6" w14:textId="5D3F1100" w:rsidR="002A2332" w:rsidRDefault="002A2332">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EC8A26" w14:textId="07C6ECB1" w:rsidR="002A2332" w:rsidRPr="00191FA6" w:rsidRDefault="008968D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980E70">
+      <w:r w:rsidRPr="00191FA6">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>To whom it may concern:</w:t>
+        <w:t>03 CURRENT</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34AD" w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DIRECTORS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754160BB" w14:textId="3FD56736" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00056180">
+    <w:p w14:paraId="377C955E" w14:textId="63BC80D2" w:rsidR="002A2332" w:rsidRDefault="004D34AD" w:rsidP="008968D0">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5799"/>
+        </w:tabs>
+        <w:spacing w:after="100"/>
         <w:rPr>
-          <w:color w:val="9437FF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980E70">
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Here is the ownership structure and Ultimate Beneficiary Owners</w:t>
+        <w:t>List all directors as they appear in your company registration.</w:t>
       </w:r>
-      <w:r w:rsidR="007E5138" w:rsidRPr="00980E70">
+      <w:r w:rsidR="008968D0">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">/Shareholders </w:t>
-[...7 lines deleted...]
-        <w:t>of [Company Legal Name]:</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00056180" w:rsidRPr="00980E70" w14:paraId="2FA7A187" w14:textId="77777777" w:rsidTr="00980E70">
+      <w:tr w:rsidR="008968D0" w:rsidRPr="001C4420" w14:paraId="096B0736" w14:textId="77777777" w:rsidTr="002A6DAF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6828CD42" w14:textId="77777777" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="17CE0778" w14:textId="712F925C" w:rsidR="008968D0" w:rsidRPr="001C4420" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ultimate Beneficiary Owner(s)</w:t>
+              <w:t>Full legal name (first, middle, last)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00574967" w14:textId="7AB731A6" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="560142C3" w14:textId="728B6219" w:rsidR="008968D0" w:rsidRPr="001C4420" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Percentage Owned</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (More than 10%)</w:t>
+              <w:t>Title / Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056180" w:rsidRPr="00980E70" w14:paraId="472EB102" w14:textId="77777777" w:rsidTr="00980E70">
+      <w:tr w:rsidR="008968D0" w:rsidRPr="001C4420" w14:paraId="370FD9F7" w14:textId="77777777" w:rsidTr="008968D0">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB640D1" w14:textId="704A24CF" w:rsidR="008968D0" w:rsidRPr="008968D0" w:rsidRDefault="008968D0" w:rsidP="008968D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ane </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lizabeth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E165EB" w14:textId="74BFA0DB" w:rsidR="008968D0" w:rsidRPr="008968D0" w:rsidRDefault="008968D0" w:rsidP="008968D0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g. CEO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008968D0" w:rsidRPr="001C4420" w14:paraId="693786EE" w14:textId="77777777" w:rsidTr="002A6DAF">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76299A4A" w14:textId="4C5381FA" w:rsidR="008968D0" w:rsidRPr="00E4202A" w:rsidRDefault="008968D0" w:rsidP="008968D0">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3511069D" w14:textId="70D17AF4" w:rsidR="008968D0" w:rsidRPr="001C4420" w:rsidRDefault="008968D0" w:rsidP="008968D0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008968D0" w:rsidRPr="001C4420" w14:paraId="7CE506AE" w14:textId="77777777" w:rsidTr="002A6DAF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEC78DB" w14:textId="1ED638DB" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="69E12FA4" w14:textId="77777777" w:rsidR="008968D0" w:rsidRPr="00E4202A" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E5565B" w14:textId="0C82940E" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="7EED9E76" w14:textId="77777777" w:rsidR="008968D0" w:rsidRPr="001C4420" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...112 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008968D0" w:rsidRPr="001C4420" w14:paraId="48A71218" w14:textId="77777777" w:rsidTr="002A6DAF">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0715BFE0" w14:textId="77777777" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="69FFD7DB" w14:textId="77777777" w:rsidR="008968D0" w:rsidRPr="00E4202A" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="686EABE5" w14:textId="77777777" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="1708D383" w14:textId="77777777" w:rsidR="008968D0" w:rsidRPr="001C4420" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="9437FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056180" w:rsidRPr="00980E70" w14:paraId="26645B79" w14:textId="77777777" w:rsidTr="00980E70">
+      <w:tr w:rsidR="008968D0" w:rsidRPr="001C4420" w14:paraId="0B0EA33D" w14:textId="77777777" w:rsidTr="002A6DAF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47229F22" w14:textId="1135FF7A" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="0E048B8D" w14:textId="77777777" w:rsidR="008968D0" w:rsidRPr="00E4202A" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163FBDE3" w14:textId="4A72AE23" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="5F6A460F" w14:textId="77777777" w:rsidR="008968D0" w:rsidRPr="001C4420" w:rsidRDefault="008968D0" w:rsidP="008968D0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00980E70" w:rsidRPr="00980E70" w14:paraId="32C84159" w14:textId="77777777" w:rsidTr="00980E70">
+    </w:tbl>
+    <w:p w14:paraId="6078F873" w14:textId="77777777" w:rsidR="002A2332" w:rsidRDefault="002A2332">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE050C3" w14:textId="65D5C867" w:rsidR="002A2332" w:rsidRPr="00191FA6" w:rsidRDefault="008968D0">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>04 DECLARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0786FB6C" w14:textId="1C5079AD" w:rsidR="002A2332" w:rsidRPr="008968D0" w:rsidRDefault="004D34AD">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008968D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>I confirm that the information above is accurate and complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="4230"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002A2332" w14:paraId="721F7A4D" w14:textId="77777777" w:rsidTr="008968D0">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754C2C35" w14:textId="36B0F68D" w:rsidR="00980E70" w:rsidRPr="00980E70" w:rsidRDefault="00980E70" w:rsidP="00FE0024">
+          <w:p w14:paraId="606802A6" w14:textId="77777777" w:rsidR="002A2332" w:rsidRDefault="004D34AD">
             <w:pPr>
+              <w:spacing w:after="36"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>Director's signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113A7EC9" w14:textId="77777777" w:rsidR="002A2332" w:rsidRDefault="002A2332">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              </w:pBdr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0648D2B6" w14:textId="6391302B" w:rsidR="00980E70" w:rsidRPr="00980E70" w:rsidRDefault="00980E70" w:rsidP="00FE0024">
-[...57 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0C1EAEC1" w14:textId="77777777" w:rsidR="002A2332" w:rsidRDefault="002A2332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612C68B8" w14:textId="53F1D323" w:rsidR="00980E70" w:rsidRPr="00980E70" w:rsidRDefault="00980E70" w:rsidP="00FE0024">
+          <w:p w14:paraId="1022CB67" w14:textId="21AA2C1E" w:rsidR="002A2332" w:rsidRDefault="008968D0">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="36"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:color w:val="9437FF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00436AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Full Name and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E1E51E" w14:textId="77AE0B97" w:rsidR="002A2332" w:rsidRDefault="002A2332">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              </w:pBdr>
             </w:pPr>
-            <w:r w:rsidRPr="00980E70">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7315F8A9" w14:textId="77777777" w:rsidR="00056180" w:rsidRPr="00980E70" w:rsidRDefault="00056180" w:rsidP="00056180">
-[...77 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="6AFF8874" w14:textId="77777777" w:rsidR="00436AC6" w:rsidRDefault="00436AC6"/>
+    <w:sectPr w:rsidR="00436AC6">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CED68FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1BED12A"/>
+    <w:lvl w:ilvl="0" w:tplc="CF64EC42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="46B06234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C1381D94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1E5E4A3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F2C286C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="45E6F5EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C896AF7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="044642D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4662994A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1506434525">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="102"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="007E48C1"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FB7ABF"/>
+    <w:rsidRoot w:val="002A2332"/>
+    <w:rsid w:val="00162861"/>
+    <w:rsid w:val="00191FA6"/>
+    <w:rsid w:val="0026032F"/>
+    <w:rsid w:val="002A2332"/>
+    <w:rsid w:val="002C7501"/>
+    <w:rsid w:val="003F26BD"/>
+    <w:rsid w:val="00436AC6"/>
+    <w:rsid w:val="00453CB5"/>
+    <w:rsid w:val="004D34AD"/>
+    <w:rsid w:val="00651BD9"/>
+    <w:rsid w:val="0077486B"/>
+    <w:rsid w:val="007E0C14"/>
+    <w:rsid w:val="008968D0"/>
+    <w:rsid w:val="009B1AF3"/>
+    <w:rsid w:val="00E2248A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="750047F7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{B29282BD-9565-498F-A179-9C28DDE26EA8}"/>
+  <w14:docId w14:val="559F00B4"/>
+  <w15:docId w15:val="{5F7F13CA-285F-8C46-ACFA-8A64EAAA329E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1228,104 +1705,255 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="43"/>
-    <w:rsid w:val="00980E70"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008968D0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -1371,62 +1999,59 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
@@ -2192,378 +2817,418 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{C02F1AC0-63DF-4151-932F-8A6039DAFAA9}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5#2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1#2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{98507006-F492-433A-AE46-CCC950F04B1A}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1100">
+            <a:rPr lang="en-US" sz="1050">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>[Company Legal Name] </a:t>
+            <a:t>[YourCompany Ltd] </a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B5ACB7A5-C31F-4CEF-B0F9-ECC50539C186}" type="parTrans" cxnId="{7CA37F8E-D903-4023-B900-548A13D01329}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="1400"/>
+          <a:endParaRPr lang="en-US" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4FC36F55-560A-45E0-8ABF-B042CB09D43F}" type="sibTrans" cxnId="{7CA37F8E-D903-4023-B900-548A13D01329}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="1400"/>
+          <a:endParaRPr lang="en-US" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1ED44123-828E-416B-9915-737510BAD190}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>[Company Legal Name] </a:t>
+            <a:t>[Who owns your company] </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>X %</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9DBD7726-5C3C-463A-87C0-548A409D3FC6}" type="parTrans" cxnId="{B90957E7-71D7-4CFA-8042-44F30204E2C5}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="300"/>
+          <a:endParaRPr lang="en-US" sz="300">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{46D3BCBB-E062-4985-BA38-EDEBB4618EEC}" type="sibTrans" cxnId="{B90957E7-71D7-4CFA-8042-44F30204E2C5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="1400"/>
+          <a:endParaRPr lang="en-US" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{69E31D2A-E34E-4179-9003-10C51FC82804}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>[Owner]</a:t>
+            <a:t>[Individual owner]</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>X %</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D91A894F-51A3-4388-A1ED-A340510A93E2}" type="parTrans" cxnId="{56E48671-FF7A-4C26-8078-880EB96E4E2F}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="300"/>
+          <a:endParaRPr lang="en-US" sz="300">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{737E277D-C139-40F2-B3C4-564F298C4D5D}" type="sibTrans" cxnId="{56E48671-FF7A-4C26-8078-880EB96E4E2F}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="1400"/>
+          <a:endParaRPr lang="en-US" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>[Company Legal Name] </a:t>
+            <a:t>[Who owns your company] </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>X %</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6E8F3691-027E-438E-97C7-FB23FE6E49BF}" type="parTrans" cxnId="{3F001B35-D5EC-409F-BACE-CAA8904CEDEA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="300"/>
+          <a:endParaRPr lang="en-US" sz="300">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F9E82FDA-078E-4C58-BEAE-511B4366F379}" type="sibTrans" cxnId="{3F001B35-D5EC-409F-BACE-CAA8904CEDEA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="1400"/>
+          <a:endParaRPr lang="en-US" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F0E8F82B-5442-4074-BD90-E91CE279F5AB}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Owner?</a:t>
+            <a:t>[Individual owner]</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>X %</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B74BDB40-81A0-45AD-8266-681F013A92C8}" type="parTrans" cxnId="{C830DB43-FA88-475B-A686-25C6F0BE3807}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="300"/>
+          <a:endParaRPr lang="en-US" sz="300">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{00AB4CDC-747E-46AD-9F9D-F735A2EF63ED}" type="sibTrans" cxnId="{C830DB43-FA88-475B-A686-25C6F0BE3807}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
-          <a:endParaRPr lang="en-US" sz="1400"/>
+          <a:endParaRPr lang="en-US" sz="1400">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6373A372-DC87-5642-AD0B-EC31426CE423}" type="pres">
       <dgm:prSet presAssocID="{C02F1AC0-63DF-4151-932F-8A6039DAFAA9}" presName="hierChild1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:orgChart val="1"/>
           <dgm:chPref val="1"/>
           <dgm:dir/>
           <dgm:animOne val="branch"/>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A940A061-135B-2341-9DD5-83F9D75DE775}" type="pres">
       <dgm:prSet presAssocID="{98507006-F492-433A-AE46-CCC950F04B1A}" presName="hierRoot1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AD59C588-9A75-C04E-B4EE-B96F6C639C90}" type="pres">
       <dgm:prSet presAssocID="{98507006-F492-433A-AE46-CCC950F04B1A}" presName="rootComposite1" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1F2192E4-287D-3442-9D22-77489932C1C5}" type="pres">
-      <dgm:prSet presAssocID="{98507006-F492-433A-AE46-CCC950F04B1A}" presName="rootText1" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1">
+      <dgm:prSet presAssocID="{98507006-F492-433A-AE46-CCC950F04B1A}" presName="rootText1" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1" custScaleX="129023">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{261D449B-21A9-164F-8552-3FDB61713C84}" type="pres">
       <dgm:prSet presAssocID="{98507006-F492-433A-AE46-CCC950F04B1A}" presName="rootConnector1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5B0C0930-D0C2-4749-8A26-F440F8D2213E}" type="pres">
       <dgm:prSet presAssocID="{98507006-F492-433A-AE46-CCC950F04B1A}" presName="hierChild2" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{64198E16-9E63-3649-B440-00DA8F0BE9B9}" type="pres">
       <dgm:prSet presAssocID="{9DBD7726-5C3C-463A-87C0-548A409D3FC6}" presName="Name37" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{66D3858B-572E-204B-B1EF-BBC5057E011A}" type="pres">
       <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CBA826C1-3666-A94A-B46E-9BFF9A9398CE}" type="pres">
       <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E009EBF0-4D35-9842-82C9-666FFAA34CCE}" type="pres">
-      <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="rootText" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="2">
+      <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="rootText" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="2" custScaleX="123529">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8E452448-23B4-114D-A41B-3C88D57F01C1}" type="pres">
       <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2EF4EACE-6785-714F-961A-D0DB395421A6}" type="pres">
       <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D3623CE0-AF38-FF42-98D5-915ED0FC0DFA}" type="pres">
       <dgm:prSet presAssocID="{D91A894F-51A3-4388-A1ED-A340510A93E2}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5260D46F-042E-B246-B09B-A0F0B86BBF7C}" type="pres">
       <dgm:prSet presAssocID="{69E31D2A-E34E-4179-9003-10C51FC82804}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
@@ -2591,51 +3256,51 @@
     <dgm:pt modelId="{A4483F3D-C6A4-B143-B6CD-DC3A1770089F}" type="pres">
       <dgm:prSet presAssocID="{69E31D2A-E34E-4179-9003-10C51FC82804}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5F37635A-4E9A-B54E-8DB6-892B2C5252D1}" type="pres">
       <dgm:prSet presAssocID="{1ED44123-828E-416B-9915-737510BAD190}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3EEBB64F-1F2D-2748-A374-DFEEBF429DB9}" type="pres">
       <dgm:prSet presAssocID="{6E8F3691-027E-438E-97C7-FB23FE6E49BF}" presName="Name37" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6A3ABF28-4296-9744-AED7-0EF8C4A00E1B}" type="pres">
       <dgm:prSet presAssocID="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3A6D8E3C-860B-D446-9C18-2498AAB404BA}" type="pres">
       <dgm:prSet presAssocID="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4A8CF466-8BCC-8C44-A4D5-502C276FEA2A}" type="pres">
-      <dgm:prSet presAssocID="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}" presName="rootText" presStyleLbl="node2" presStyleIdx="1" presStyleCnt="2">
+      <dgm:prSet presAssocID="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}" presName="rootText" presStyleLbl="node2" presStyleIdx="1" presStyleCnt="2" custScaleX="126423">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7DB734A3-0AA3-F04B-8849-E1CE7AF8F300}" type="pres">
       <dgm:prSet presAssocID="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8F636866-712C-4C48-B08B-3A46580FE231}" type="pres">
       <dgm:prSet presAssocID="{501B2CB5-D938-44B9-A293-4DE8CDB3EFB3}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{34C0D7AE-9E97-A94E-AF0D-C4AF62C65B1C}" type="pres">
       <dgm:prSet presAssocID="{B74BDB40-81A0-45AD-8266-681F013A92C8}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2F4474EE-9F39-B947-981A-20A2E2424545}" type="pres">
       <dgm:prSet presAssocID="{F0E8F82B-5442-4074-BD90-E91CE279F5AB}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
@@ -2715,317 +3380,557 @@
     <dgm:cxn modelId="{A6FB9CC5-CDB2-E14E-B6A1-78C0C1B99F91}" type="presParOf" srcId="{66D3858B-572E-204B-B1EF-BBC5057E011A}" destId="{5F37635A-4E9A-B54E-8DB6-892B2C5252D1}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D510FB29-8AFD-6440-9F20-1B4E3643593F}" type="presParOf" srcId="{5B0C0930-D0C2-4749-8A26-F440F8D2213E}" destId="{3EEBB64F-1F2D-2748-A374-DFEEBF429DB9}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{10E1EF27-9F1C-D243-A94F-C7ADE6141C6A}" type="presParOf" srcId="{5B0C0930-D0C2-4749-8A26-F440F8D2213E}" destId="{6A3ABF28-4296-9744-AED7-0EF8C4A00E1B}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C4DB1FA5-1C79-A340-9C98-068641974CD5}" type="presParOf" srcId="{6A3ABF28-4296-9744-AED7-0EF8C4A00E1B}" destId="{3A6D8E3C-860B-D446-9C18-2498AAB404BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2377032A-D23D-E54F-AC87-7F0AB1840137}" type="presParOf" srcId="{3A6D8E3C-860B-D446-9C18-2498AAB404BA}" destId="{4A8CF466-8BCC-8C44-A4D5-502C276FEA2A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{647F590F-77CF-B34E-925C-CDCB4905C27F}" type="presParOf" srcId="{3A6D8E3C-860B-D446-9C18-2498AAB404BA}" destId="{7DB734A3-0AA3-F04B-8849-E1CE7AF8F300}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{DCF63C22-BF44-6841-8BB0-75D1A64DCE2E}" type="presParOf" srcId="{6A3ABF28-4296-9744-AED7-0EF8C4A00E1B}" destId="{8F636866-712C-4C48-B08B-3A46580FE231}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C8AA6814-3079-284B-BE06-030D14E79B3B}" type="presParOf" srcId="{8F636866-712C-4C48-B08B-3A46580FE231}" destId="{34C0D7AE-9E97-A94E-AF0D-C4AF62C65B1C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{96B4800D-0388-2046-800D-DAEB013E4CF0}" type="presParOf" srcId="{8F636866-712C-4C48-B08B-3A46580FE231}" destId="{2F4474EE-9F39-B947-981A-20A2E2424545}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{5BAB120F-FFF2-F244-9A4D-B52C073D02F5}" type="presParOf" srcId="{2F4474EE-9F39-B947-981A-20A2E2424545}" destId="{0CAE3FAB-15AF-3348-928A-DC01D5D6617B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{5DA70EA9-80C3-2B44-8631-14C17A5AB02E}" type="presParOf" srcId="{0CAE3FAB-15AF-3348-928A-DC01D5D6617B}" destId="{35E27F87-76BE-2C4D-8CEE-999385DEEA2D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FB190EC5-771D-3A46-B08C-72A5AD2A5493}" type="presParOf" srcId="{0CAE3FAB-15AF-3348-928A-DC01D5D6617B}" destId="{F424EA89-F12B-CD4D-8CC6-94A3BE70CF46}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D516D0E7-D677-CC40-BBB9-A2F40BA27199}" type="presParOf" srcId="{2F4474EE-9F39-B947-981A-20A2E2424545}" destId="{B42EB7ED-5A1A-0944-A7AB-8F7495F98C64}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{44215D8A-AB2D-434D-9C81-7B65FA823424}" type="presParOf" srcId="{2F4474EE-9F39-B947-981A-20A2E2424545}" destId="{6DBB4081-C22E-BD44-A2EE-6E0DF1283EF0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{806D6289-9D10-7F4C-8B50-EDC102D08E46}" type="presParOf" srcId="{6A3ABF28-4296-9744-AED7-0EF8C4A00E1B}" destId="{B4108494-62DB-284B-8182-46394CFF1927}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2357099F-C6C1-4A4F-86B2-6526758F53E0}" type="presParOf" srcId="{A940A061-135B-2341-9DD5-83F9D75DE775}" destId="{DCDBAE07-38F8-654E-8C8E-3A94BF70B641}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </dgm:whole>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId8" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
     <a:ext uri="{C62137D5-CB1D-491B-B009-E17868A290BF}">
       <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{34C0D7AE-9E97-A94E-AF0D-C4AF62C65B1C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2993911" y="1392278"/>
-          <a:ext cx="172427" cy="528776"/>
+          <a:off x="3121552" y="1392278"/>
+          <a:ext cx="217987" cy="528776"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="528776"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="172427" y="528776"/>
+                <a:pt x="217987" y="528776"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{3EEBB64F-1F2D-2748-A374-DFEEBF429DB9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2758260" y="576123"/>
-          <a:ext cx="695456" cy="241398"/>
+          <a:off x="2872161" y="576123"/>
+          <a:ext cx="830691" cy="241398"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="120699"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="695456" y="120699"/>
+                <a:pt x="830691" y="120699"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="695456" y="241398"/>
+                <a:pt x="830691" y="241398"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{D3623CE0-AF38-FF42-98D5-915ED0FC0DFA}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1602997" y="1392278"/>
-          <a:ext cx="172427" cy="528776"/>
+          <a:off x="1456843" y="1392278"/>
+          <a:ext cx="212997" cy="528776"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="528776"/>
               </a:lnTo>
               <a:lnTo>
-                <a:pt x="172427" y="528776"/>
+                <a:pt x="212997" y="528776"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{64198E16-9E63-3649-B440-00DA8F0BE9B9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2062803" y="576123"/>
-          <a:ext cx="695456" cy="241398"/>
+          <a:off x="2024836" y="576123"/>
+          <a:ext cx="847324" cy="241398"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="695456" y="0"/>
+                <a:pt x="847324" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="695456" y="120699"/>
+                <a:pt x="847324" y="120699"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="0" y="120699"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="0" y="241398"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{1F2192E4-287D-3442-9D22-77489932C1C5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2183503" y="1365"/>
+          <a:off x="2130592" y="1365"/>
+          <a:ext cx="1483138" cy="574757"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="63000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="466725">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1050" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>[YourCompany Ltd] </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2130592" y="1365"/>
+        <a:ext cx="1483138" cy="574757"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E009EBF0-4D35-9842-82C9-666FFAA34CCE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1314844" y="817521"/>
+          <a:ext cx="1419984" cy="574757"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="63000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>[Who owns your company] </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>X %</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1314844" y="817521"/>
+        <a:ext cx="1419984" cy="574757"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{08420E77-8DFA-3C4D-AF02-F18B2E3F4A61}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1669840" y="1633676"/>
           <a:ext cx="1149515" cy="574757"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
@@ -3071,70 +3976,223 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" kern="1200">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>[Company Legal Name] </a:t>
+            <a:t>[Individual owner]</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>X %</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2183503" y="1365"/>
+        <a:off x="1669840" y="1633676"/>
         <a:ext cx="1149515" cy="574757"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{E009EBF0-4D35-9842-82C9-666FFAA34CCE}">
+    <dsp:sp modelId="{4A8CF466-8BCC-8C44-A4D5-502C276FEA2A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1488046" y="817521"/>
+          <a:off x="2976227" y="817521"/>
+          <a:ext cx="1453251" cy="574757"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="63000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>[Who owns your company] </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="7030A0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>X %</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2976227" y="817521"/>
+        <a:ext cx="1453251" cy="574757"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{35E27F87-76BE-2C4D-8CEE-999385DEEA2D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3339540" y="1633676"/>
           <a:ext cx="1149515" cy="574757"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
@@ -3180,474 +4238,81 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" kern="1200">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>[Company Legal Name] </a:t>
+            <a:t>[Individual owner]</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" kern="1200">
               <a:solidFill>
-                <a:srgbClr val="9437FF"/>
+                <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>X %</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1488046" y="817521"/>
-[...392 lines deleted...]
-        <a:off x="3166338" y="1633676"/>
+        <a:off x="3339540" y="1633676"/>
         <a:ext cx="1149515" cy="574757"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="1000"/>
     <dgm:cat type="convert" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2" type="asst">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -4758,51 +5423,51 @@
                         <dgm:param type="linDir" val="fromR"/>
                         <dgm:param type="secChAlign" val="t"/>
                         <dgm:param type="secLinDir" val="fromT"/>
                       </dgm:alg>
                     </dgm:else>
                   </dgm:choose>
                   <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                     <dgm:adjLst/>
                   </dgm:shape>
                   <dgm:presOf/>
                   <dgm:constrLst/>
                   <dgm:ruleLst/>
                   <dgm:forEach name="Name147" ref="rep2b"/>
                 </dgm:layoutNode>
               </dgm:layoutNode>
             </dgm:forEach>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10500"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -5802,83 +6467,83 @@
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5886,51 +6551,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5997,65 +6662,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6076,84 +6741,104 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>101</Words>
-  <Characters>581</Characters>
+  <Words>121</Words>
+  <Characters>695</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>681</CharactersWithSpaces>
+  <CharactersWithSpaces>815</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jenne Reed</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>