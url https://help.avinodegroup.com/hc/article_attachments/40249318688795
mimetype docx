--- v0 (2026-02-21)
+++ v1 (2026-10-04)
@@ -1,1089 +1,1496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C415DC8" w14:textId="111C8A46" w:rsidR="007E48C1" w:rsidRPr="001C4420" w:rsidRDefault="007040BB">
-[...32 lines deleted...]
-        <w:t>]</w:t>
+    <w:p w14:paraId="109EAD89" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRDefault="00BE1B83">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="9A0CE3"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327414FF" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRDefault="00BE1B83">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB1DBE9" w14:textId="6325E93A" w:rsidR="00AD171D" w:rsidRPr="00365D44" w:rsidRDefault="00AD171D" w:rsidP="00365D44">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Director Ownership Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D96E8" w14:textId="77777777" w:rsidR="007E48C1" w:rsidRPr="001C4420" w:rsidRDefault="007E48C1">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="27"/>
+        <w:tblW w:w="9435" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9435"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD171D" w14:paraId="3B2B4A91" w14:textId="77777777" w:rsidTr="00AD171D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="9A0CE3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23E0E62D" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00AD171D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For companies owned by one owner or multiple individual owners. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56775601" w14:textId="61F8568A" w:rsidR="00AD171D" w:rsidRDefault="00365D44" w:rsidP="00AD171D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Complete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all fields and have a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>company director sign at the bottom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7126B3F1" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRDefault="00BE1B83">
+      <w:pPr>
+        <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03B3016C" w14:textId="195E8294" w:rsidR="007E48C1" w:rsidRPr="001C4420" w:rsidRDefault="007E48C1">
-[...38 lines deleted...]
-        <w:t xml:space="preserve">ate] </w:t>
+    <w:p w14:paraId="4817F55F" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00365D44">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="3" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>01 COMPANY INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6B26EF" w14:textId="77777777" w:rsidR="002A6176" w:rsidRPr="001C4420" w:rsidRDefault="002A6176">
-[...21 lines deleted...]
-        <w:t>[</w:t>
+    <w:p w14:paraId="5A2D18C6" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00365D44">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Company legal name: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C4420">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Company Legal Name] </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>e.g., Your Company Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548F0EBF" w14:textId="5BC196EF" w:rsidR="007E48C1" w:rsidRPr="001C4420" w:rsidRDefault="007E48C1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">[Company’s Registered Address] </w:t>
+    <w:p w14:paraId="0F1C46EA" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00365D44">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registered address:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Street, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04643589" w14:textId="136677C1" w:rsidR="007E48C1" w:rsidRPr="001C4420" w:rsidRDefault="007E48C1">
-[...27 lines deleted...]
-        <w:t>To whom it may concern:</w:t>
+    <w:p w14:paraId="4AD93076" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00365D44">
+      <w:pPr>
+        <w:spacing w:after="36"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Date of this letter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BBBBBB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DD / MM / YYYY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754160BB" w14:textId="4152FFF2" w:rsidR="00056180" w:rsidRPr="001C4420" w:rsidRDefault="00056180" w:rsidP="00056180">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Here is the ownership </w:t>
+    <w:p w14:paraId="0924F437" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00365D44">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DEA761" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRDefault="00BE1B83">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC7E146" w14:textId="4F786C0B" w:rsidR="00BE1B83" w:rsidRPr="00AD171D" w:rsidRDefault="00365D44">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">02 </w:t>
       </w:r>
-      <w:r w:rsidR="002A6176" w:rsidRPr="001C4420">
-[...4 lines deleted...]
-        <w:t>list of</w:t>
+      <w:r w:rsidRPr="00AD171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>ULTIMATE BENEFICIAL OWNERS</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C4420">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Ultimate Beneficiary Owners </w:t>
+      <w:r w:rsidR="00AD171D" w:rsidRPr="00AD171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UBOs)</w:t>
       </w:r>
-      <w:r w:rsidR="002A6176" w:rsidRPr="001C4420">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">or Shareholders </w:t>
+    </w:p>
+    <w:p w14:paraId="11025BA2" w14:textId="0827AE39" w:rsidR="00BE1B83" w:rsidRPr="0037263B" w:rsidRDefault="00000000" w:rsidP="0037263B">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List everyone who owns </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C4420">
-[...4 lines deleted...]
-        <w:t>of [</w:t>
+      <w:r w:rsidR="00AD171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C4420">
-[...6 lines deleted...]
-        <w:t>Company Legal Name]:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>% or more of the company.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6480"/>
+        <w:gridCol w:w="2870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0037263B" w:rsidRPr="001C4420" w14:paraId="18BFCC3D" w14:textId="77777777" w:rsidTr="0037263B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE3A6B1" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="001C4420" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Full legal name (first, middle, last)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7EC106" w14:textId="7BDD7CC5" w:rsidR="0037263B" w:rsidRPr="001C4420" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037263B" w:rsidRPr="001C4420" w14:paraId="3AF14747" w14:textId="77777777" w:rsidTr="0037263B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="110AF776" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="008968D0" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ane </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lizabeth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC41F4A" w14:textId="54FB37CA" w:rsidR="0037263B" w:rsidRPr="008968D0" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g. 60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037263B" w:rsidRPr="001C4420" w14:paraId="17948B23" w14:textId="77777777" w:rsidTr="0037263B">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55485020" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="00E4202A" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5236B397" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="001C4420" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037263B" w:rsidRPr="001C4420" w14:paraId="2EAC4DA0" w14:textId="77777777" w:rsidTr="0037263B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AA8B0B" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="00E4202A" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A4E9DC" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="001C4420" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037263B" w:rsidRPr="001C4420" w14:paraId="721E223C" w14:textId="77777777" w:rsidTr="0037263B">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="232ACF84" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="00E4202A" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C67B882" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="001C4420" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037263B" w:rsidRPr="001C4420" w14:paraId="2F8C5494" w14:textId="77777777" w:rsidTr="0037263B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09145994" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="00E4202A" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBD26F4" w14:textId="77777777" w:rsidR="0037263B" w:rsidRPr="001C4420" w:rsidRDefault="0037263B" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7028FFA1" w14:textId="77777777" w:rsidR="0037263B" w:rsidRDefault="0037263B">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228210D2" w14:textId="1E3AE292" w:rsidR="00BE1B83" w:rsidRPr="00AD171D" w:rsidRDefault="00365D44">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>CURRENT DIRECTORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CC2041" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>List all directors as they appear in your company registration.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00056180" w:rsidRPr="001C4420" w14:paraId="2FA7A187" w14:textId="77777777" w:rsidTr="00835CEC">
+      <w:tr w:rsidR="00365D44" w:rsidRPr="001C4420" w14:paraId="06BBCC5A" w14:textId="77777777" w:rsidTr="002A6DAF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6828CD42" w14:textId="77777777" w:rsidR="00056180" w:rsidRPr="001C4420" w:rsidRDefault="00056180" w:rsidP="00FE0024">
+          <w:p w14:paraId="4F999CAD" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="001C4420" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C4420">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Full legal name (first, middle, last)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="531C7B87" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="001C4420" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ultimate Beneficiary Owner(s)</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Title / Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056180" w:rsidRPr="001C4420" w14:paraId="472EB102" w14:textId="77777777" w:rsidTr="00835CEC">
+      <w:tr w:rsidR="00365D44" w:rsidRPr="001C4420" w14:paraId="28D605EE" w14:textId="77777777" w:rsidTr="002A6DAF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444FDB2C" w14:textId="279D039E" w:rsidR="00E4202A" w:rsidRDefault="00E4202A" w:rsidP="00FE0024">
+          <w:p w14:paraId="6D9B5828" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="008968D0" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="9437FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ane </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lizabeth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008968D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:caps w:val="0"/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B91F0F6" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="008968D0" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g. CEO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00365D44" w:rsidRPr="001C4420" w14:paraId="022A04AA" w14:textId="77777777" w:rsidTr="002A6DAF">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AE38FA" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="00E4202A" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="9437FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>[f</w:t>
-[...3 lines deleted...]
-                <w:noProof/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CCAD87" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="001C4420" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:color w:val="9437FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ULL LEGAL</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00365D44" w:rsidRPr="001C4420" w14:paraId="25032F8D" w14:textId="77777777" w:rsidTr="002A6DAF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2101A189" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="00E4202A" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569ECBF4" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="001C4420" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00365D44" w:rsidRPr="001C4420" w14:paraId="072B836E" w14:textId="77777777" w:rsidTr="002A6DAF">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0643FAE2" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="00E4202A" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FC6E97" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="001C4420" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="9437FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00365D44" w:rsidRPr="001C4420" w14:paraId="4B943BA9" w14:textId="77777777" w:rsidTr="002A6DAF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5DCE15" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="00E4202A" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B7BB2B" w14:textId="77777777" w:rsidR="00365D44" w:rsidRPr="001C4420" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
                 <w:color w:val="9437FF"/>
-                <w:sz w:val="20"/>
-[...97 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A65E1F4" w14:textId="319A563C" w:rsidR="007E48C1" w:rsidRPr="001C4420" w:rsidRDefault="007E48C1">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1E6B28EB" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRDefault="00BE1B83">
+      <w:pPr>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC5236C" w14:textId="78ECE456" w:rsidR="00056180" w:rsidRPr="001C4420" w:rsidRDefault="00056180" w:rsidP="00056180">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="100D7F10" w14:textId="77777777" w:rsidR="00BE1B83" w:rsidRPr="00AD171D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="100"/>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>DECLARATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BD575D2" w14:textId="3A5881C0" w:rsidR="00056180" w:rsidRPr="001C4420" w:rsidRDefault="00056180" w:rsidP="00056180">
-[...13 lines deleted...]
-        <w:t>Here is the list of current Directors of [</w:t>
+    <w:p w14:paraId="0B829632" w14:textId="5CAB56AA" w:rsidR="00BE1B83" w:rsidRDefault="00000000" w:rsidP="00365D44">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>I confirm that the information above is accurate and complet</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C4420">
-[...6 lines deleted...]
-        <w:t>Company Legal Name]:</w:t>
+      <w:r w:rsidR="004F14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7587206C" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="00365D44">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="200"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="PlainTable3"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4675"/>
-        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="4230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB7E46" w:rsidRPr="001C4420" w14:paraId="7EDE5783" w14:textId="77777777" w:rsidTr="00A56FF0">
-[...22 lines deleted...]
-              <w:t>Name</w:t>
+      <w:tr w:rsidR="00365D44" w14:paraId="7EE7C003" w14:textId="77777777" w:rsidTr="002A6DAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10ACE0E2" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Director's signature</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...19 lines deleted...]
-              <w:t>Title</w:t>
+          <w:p w14:paraId="533C0150" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400B3148" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="002A6DAF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086E5B1F" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Full Name and Title</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...243 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0CAA5E13" w14:textId="77777777" w:rsidR="00365D44" w:rsidRDefault="00365D44" w:rsidP="002A6DAF">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              </w:pBdr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7315F8A9" w14:textId="77777777" w:rsidR="00056180" w:rsidRPr="001C4420" w:rsidRDefault="00056180" w:rsidP="00056180">
-[...107 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="43C439DD" w14:textId="67838E2E" w:rsidR="00BE1B83" w:rsidRDefault="00BE1B83" w:rsidP="00AD171D"/>
+    <w:sectPr w:rsidR="00BE1B83">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C170EB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA684B96"/>
+    <w:lvl w:ilvl="0" w:tplc="194852AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2BDE5F94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="32B80CAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9972596E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4E626DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56BAA938">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7106656E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C22CA118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C610FAEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1714233963">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="102"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="007E48C1"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FB731A"/>
+    <w:rsidRoot w:val="00BE1B83"/>
+    <w:rsid w:val="00154AE4"/>
+    <w:rsid w:val="00365D44"/>
+    <w:rsid w:val="0037263B"/>
+    <w:rsid w:val="004F14A8"/>
+    <w:rsid w:val="0077486B"/>
+    <w:rsid w:val="007E0C14"/>
+    <w:rsid w:val="00AD171D"/>
+    <w:rsid w:val="00BE1B83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="750047F7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{B29282BD-9565-498F-A179-9C28DDE26EA8}"/>
+  <w14:docId w14:val="1F3F21E2"/>
+  <w15:docId w15:val="{B64279DF-0747-3047-8973-3632A9EDC0A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1423,104 +1830,255 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="43"/>
-    <w:rsid w:val="00835CEC"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00365D44"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -1566,104 +2124,101 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1671,51 +2226,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1782,65 +2337,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1861,84 +2416,100 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>96</Words>
-  <Characters>550</Characters>
+  <Words>120</Words>
+  <Characters>686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>645</CharactersWithSpaces>
+  <CharactersWithSpaces>805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>